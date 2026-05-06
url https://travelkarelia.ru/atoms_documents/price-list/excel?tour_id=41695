--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -74,126 +74,126 @@
   <si>
     <t>06.09.2026</t>
   </si>
   <si>
     <t>«Фрегат» 4* (Петрозаводск) + «Причал» (Кемь) + «Соловецкая Слобода»/ «Соловки отель»/ (Соловки)</t>
   </si>
   <si>
     <t>2-местный номер стандарт с удобствами</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>100000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
     <t>75500 RUB</t>
   </si>
   <si>
     <t>Ребёнок 0—12 лет на основном месте</t>
   </si>
   <si>
-    <t>96100 RUB</t>
+    <t>96 100 RUB</t>
   </si>
   <si>
     <t>Ребёнок 0—12 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>71600 RUB</t>
+    <t>71 600 RUB</t>
   </si>
   <si>
     <t>1-местный номер стандарт с удобствами</t>
   </si>
   <si>
     <t>145500 RUB</t>
   </si>
   <si>
     <t>«Питер Инн» 4* (Петрозаводск) + «Причал» (Кемь) + «Соловецкая Слобода»/ «Соловки отель» (Соловки)</t>
   </si>
   <si>
     <t>90000 RUB</t>
   </si>
   <si>
     <t>73100 RUB</t>
   </si>
   <si>
-    <t>86000 RUB</t>
-[...2 lines deleted...]
-    <t>69200 RUB</t>
+    <t>86 000 RUB</t>
+  </si>
+  <si>
+    <t>69 200 RUB</t>
   </si>
   <si>
     <t>128800 RUB</t>
   </si>
   <si>
     <t>Апарт-отель «Тайвас» 4* (Петрозаводск) + «Причал» (Кемь) + «Соловецкая Слобода»/ «Соловки отель» (Соловки)</t>
   </si>
   <si>
     <t>97800 RUB</t>
   </si>
   <si>
-    <t>87900 RUB</t>
+    <t>87 900 RUB</t>
   </si>
   <si>
     <t>131700 RUB</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Дополнительная ночь в гостинице "Причал", 2-местный номер</t>
   </si>
   <si>
     <t>4800 RUB</t>
   </si>
   <si>
     <t>Дополнительная ночь в гостинице "Причал", 1-местный номер</t>
   </si>
   <si>
     <t>3900 RUB</t>
   </si>
   <si>
     <t>Дополнительная ночь в гостинице "Причал", дополнительное место</t>
   </si>
   <si>
     <t>1600 RUB</t>
   </si>
   <si>
     <t>Завтрак в гостинице "Причал"</t>
   </si>
   <si>
     <t>800 RUB</t>
   </si>
   <si>
-    <t>Примечение</t>
-[...2 lines deleted...]
-    <t>Информация актуальная на дату получения прайс-листа 07.03.2026 12:18, и может быть изменена в любое время без оповещения. Не является публичной офертой. Актуальная информация всегда представлена на странице: https://travelkarelia.ru/mnogodnevnye-tury/41695-grand-tur-po-karelii-solovki-3-dnya-2025</t>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Информация актуальная на дату получения прайс-листа 06.05.2026 17:23, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>