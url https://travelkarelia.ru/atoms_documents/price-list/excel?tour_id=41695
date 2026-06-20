--- v1 (2026-05-06)
+++ v2 (2026-06-20)
@@ -12,54 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="41695-grand-tur-po-kareli..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>21.06.2026</t>
   </si>
   <si>
     <t>28.06.2026</t>
   </si>
   <si>
     <t>05.07.2026</t>
   </si>
   <si>
     <t>12.07.2026</t>
   </si>
   <si>
     <t>19.07.2026</t>
   </si>
   <si>
     <t>26.07.2026</t>
   </si>
   <si>
     <t>02.08.2026</t>
   </si>
   <si>
     <t>09.08.2026</t>
   </si>
   <si>
@@ -149,51 +146,51 @@
   <si>
     <t>4800 RUB</t>
   </si>
   <si>
     <t>Дополнительная ночь в гостинице "Причал", 1-местный номер</t>
   </si>
   <si>
     <t>3900 RUB</t>
   </si>
   <si>
     <t>Дополнительная ночь в гостинице "Причал", дополнительное место</t>
   </si>
   <si>
     <t>1600 RUB</t>
   </si>
   <si>
     <t>Завтрак в гостинице "Причал"</t>
   </si>
   <si>
     <t>800 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 06.05.2026 17:23, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 21.06.2026 00:26, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -535,1063 +532,1000 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N36"/>
+  <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A35" sqref="A35:N35"/>
+      <selection activeCell="A35" sqref="A35:M35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="126.112061" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="N1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2" t="s">
         <v>12</v>
-      </c>
-[...3 lines deleted...]
-        <v>13</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
-      <c r="N2" s="2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3" s="3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
-      <c r="N3" s="3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
+        <v>15</v>
+      </c>
+      <c r="J4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" t="s">
+        <v>15</v>
+      </c>
+      <c r="L4" t="s">
+        <v>15</v>
+      </c>
+      <c r="M4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
-[...37 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B5" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" t="s">
+        <v>17</v>
+      </c>
+      <c r="K5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L5" t="s">
+        <v>17</v>
+      </c>
+      <c r="M5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
-[...37 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B6" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" t="s">
+        <v>19</v>
+      </c>
+      <c r="K6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L6" t="s">
+        <v>19</v>
+      </c>
+      <c r="M6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s">
-[...37 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B7" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" t="s">
+        <v>21</v>
+      </c>
+      <c r="K7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L7" t="s">
+        <v>21</v>
+      </c>
+      <c r="M7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="3" t="s">
         <v>22</v>
-      </c>
-[...39 lines deleted...]
-        <v>23</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
-      <c r="N8" s="3"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="L9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="M9" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:14">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" s="4"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
-      <c r="N10" s="4"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:14">
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
-      <c r="N11" s="2"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:14">
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" s="3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
-      <c r="N12" s="3"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14">
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M13" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:14">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H14" t="s">
+        <v>26</v>
+      </c>
+      <c r="I14" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K14" t="s">
+        <v>26</v>
+      </c>
+      <c r="L14" t="s">
+        <v>26</v>
+      </c>
+      <c r="M14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" t="s">
         <v>27</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C15" t="s">
         <v>27</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D15" t="s">
         <v>27</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E15" t="s">
         <v>27</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F15" t="s">
         <v>27</v>
       </c>
-      <c r="G14" t="s">
+      <c r="G15" t="s">
         <v>27</v>
       </c>
-      <c r="H14" t="s">
+      <c r="H15" t="s">
         <v>27</v>
       </c>
-      <c r="I14" t="s">
+      <c r="I15" t="s">
         <v>27</v>
       </c>
-      <c r="J14" t="s">
+      <c r="J15" t="s">
         <v>27</v>
       </c>
-      <c r="K14" t="s">
+      <c r="K15" t="s">
         <v>27</v>
       </c>
-      <c r="L14" t="s">
+      <c r="L15" t="s">
         <v>27</v>
       </c>
-      <c r="M14" t="s">
+      <c r="M15" t="s">
         <v>27</v>
       </c>
-      <c r="N14" t="s">
-[...47 lines deleted...]
-    <row r="16" spans="1:14">
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="M16" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:14">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
-      <c r="N17" s="3"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:14">
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="L18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="M18" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:14">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
-      <c r="N19" s="4"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:14">
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
-      <c r="N20" s="2"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:14">
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" s="3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
-      <c r="N21" s="3"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:14">
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" t="s">
+        <v>31</v>
+      </c>
+      <c r="F22" t="s">
+        <v>31</v>
+      </c>
+      <c r="G22" t="s">
+        <v>31</v>
+      </c>
+      <c r="H22" t="s">
+        <v>31</v>
+      </c>
+      <c r="I22" t="s">
+        <v>31</v>
+      </c>
+      <c r="J22" t="s">
+        <v>31</v>
+      </c>
+      <c r="K22" t="s">
+        <v>31</v>
+      </c>
+      <c r="L22" t="s">
+        <v>31</v>
+      </c>
+      <c r="M22" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" t="s">
+        <v>26</v>
+      </c>
+      <c r="F23" t="s">
+        <v>26</v>
+      </c>
+      <c r="G23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H23" t="s">
+        <v>26</v>
+      </c>
+      <c r="I23" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" t="s">
+        <v>26</v>
+      </c>
+      <c r="K23" t="s">
+        <v>26</v>
+      </c>
+      <c r="L23" t="s">
+        <v>26</v>
+      </c>
+      <c r="M23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" t="s">
         <v>32</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C24" t="s">
         <v>32</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D24" t="s">
         <v>32</v>
       </c>
-      <c r="E22" t="s">
+      <c r="E24" t="s">
         <v>32</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F24" t="s">
         <v>32</v>
       </c>
-      <c r="G22" t="s">
+      <c r="G24" t="s">
         <v>32</v>
       </c>
-      <c r="H22" t="s">
+      <c r="H24" t="s">
         <v>32</v>
       </c>
-      <c r="I22" t="s">
+      <c r="I24" t="s">
         <v>32</v>
       </c>
-      <c r="J22" t="s">
+      <c r="J24" t="s">
         <v>32</v>
       </c>
-      <c r="K22" t="s">
+      <c r="K24" t="s">
         <v>32</v>
       </c>
-      <c r="L22" t="s">
+      <c r="L24" t="s">
         <v>32</v>
       </c>
-      <c r="M22" t="s">
+      <c r="M24" t="s">
         <v>32</v>
       </c>
-      <c r="N22" t="s">
-[...91 lines deleted...]
-    <row r="25" spans="1:14">
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="M25" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:14">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
-      <c r="N26" s="3"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:14">
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M27" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:14">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
-      <c r="N28" s="4"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:14">
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
-      <c r="N29" s="2"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:14">
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" t="s">
         <v>36</v>
       </c>
-      <c r="B30" t="s">
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" t="s">
+      <c r="B31" t="s">
         <v>38</v>
       </c>
-      <c r="B31" t="s">
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" t="s">
+      <c r="B32" t="s">
         <v>40</v>
       </c>
-      <c r="B32" t="s">
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" t="s">
+      <c r="B33" t="s">
         <v>42</v>
       </c>
-      <c r="B33" t="s">
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="1" t="s">
         <v>43</v>
-      </c>
-[...3 lines deleted...]
-        <v>44</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
-      <c r="N35" s="1"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:14">
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A36:N36"/>
+    <mergeCell ref="A36:M36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>