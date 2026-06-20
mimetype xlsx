--- v2 (2026-06-20)
+++ v3 (2026-06-20)
@@ -146,51 +146,51 @@
   <si>
     <t>4800 RUB</t>
   </si>
   <si>
     <t>Дополнительная ночь в гостинице "Причал", 1-местный номер</t>
   </si>
   <si>
     <t>3900 RUB</t>
   </si>
   <si>
     <t>Дополнительная ночь в гостинице "Причал", дополнительное место</t>
   </si>
   <si>
     <t>1600 RUB</t>
   </si>
   <si>
     <t>Завтрак в гостинице "Причал"</t>
   </si>
   <si>
     <t>800 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 21.06.2026 00:26, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 21.06.2026 01:42, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>