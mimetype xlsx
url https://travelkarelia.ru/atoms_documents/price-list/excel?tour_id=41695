--- v3 (2026-06-20)
+++ v4 (2026-08-04)
@@ -12,72 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="41695-grand-tur-po-kareli..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>09.08.2026</t>
   </si>
   <si>
     <t>16.08.2026</t>
   </si>
   <si>
     <t>23.08.2026</t>
   </si>
   <si>
     <t>30.08.2026</t>
   </si>
   <si>
     <t>06.09.2026</t>
   </si>
   <si>
     <t>«Фрегат» 4* (Петрозаводск) + «Причал» (Кемь) + «Соловецкая Слобода»/ «Соловки отель»/ (Соловки)</t>
   </si>
   <si>
     <t>2-местный номер стандарт с удобствами</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
@@ -146,51 +125,51 @@
   <si>
     <t>4800 RUB</t>
   </si>
   <si>
     <t>Дополнительная ночь в гостинице "Причал", 1-местный номер</t>
   </si>
   <si>
     <t>3900 RUB</t>
   </si>
   <si>
     <t>Дополнительная ночь в гостинице "Причал", дополнительное место</t>
   </si>
   <si>
     <t>1600 RUB</t>
   </si>
   <si>
     <t>Завтрак в гостинице "Причал"</t>
   </si>
   <si>
     <t>800 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 21.06.2026 01:42, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 05.08.2026 02:59, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -532,1000 +511,559 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A35" sqref="A35:M35"/>
+      <selection activeCell="A35" sqref="A35:F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="126.112061" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="2" t="s">
         <v>5</v>
-      </c>
-[...21 lines deleted...]
-        <v>12</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
-      <c r="G2" s="2"/>
-[...7 lines deleted...]
-    <row r="3" spans="1:13">
+    </row>
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
-      <c r="G3" s="3"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:13">
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" t="s">
         <v>14</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="3" t="s">
         <v>15</v>
-      </c>
-[...159 lines deleted...]
-        <v>22</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
-      <c r="G8" s="3"/>
-[...7 lines deleted...]
-    <row r="9" spans="1:13">
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
-[...23 lines deleted...]
-    <row r="10" spans="1:13">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="4"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
-      <c r="G10" s="4"/>
-[...7 lines deleted...]
-    <row r="11" spans="1:13">
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
-      <c r="G11" s="2"/>
-[...7 lines deleted...]
-    <row r="12" spans="1:13">
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
-      <c r="G12" s="3"/>
-[...7 lines deleted...]
-    <row r="13" spans="1:13">
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
-[...23 lines deleted...]
-    <row r="14" spans="1:13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="F14" t="s">
-        <v>26</v>
-[...23 lines deleted...]
-    <row r="15" spans="1:13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>27</v>
-[...23 lines deleted...]
-    <row r="16" spans="1:13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F16" t="s">
-        <v>28</v>
-[...23 lines deleted...]
-    <row r="17" spans="1:13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" s="3" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
-      <c r="G17" s="3"/>
-[...7 lines deleted...]
-    <row r="18" spans="1:13">
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B18" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F18" t="s">
-        <v>29</v>
-[...23 lines deleted...]
-    <row r="19" spans="1:13">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
-      <c r="G19" s="4"/>
-[...7 lines deleted...]
-    <row r="20" spans="1:13">
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
-      <c r="G20" s="2"/>
-[...7 lines deleted...]
-    <row r="21" spans="1:13">
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" s="3" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
-      <c r="G21" s="3"/>
-[...7 lines deleted...]
-    <row r="22" spans="1:13">
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="C22" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D22" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="F22" t="s">
-        <v>31</v>
-[...23 lines deleted...]
-    <row r="23" spans="1:13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B23" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="C23" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D23" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
-        <v>26</v>
-[...23 lines deleted...]
-    <row r="24" spans="1:13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B24" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D24" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F24" t="s">
-        <v>32</v>
-[...23 lines deleted...]
-    <row r="25" spans="1:13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B25" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C25" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D25" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F25" t="s">
-        <v>28</v>
-[...23 lines deleted...]
-    <row r="26" spans="1:13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" s="3" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
-      <c r="G26" s="3"/>
-[...7 lines deleted...]
-    <row r="27" spans="1:13">
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B27" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D27" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F27" t="s">
-        <v>33</v>
-[...23 lines deleted...]
-    <row r="28" spans="1:13">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
-      <c r="G28" s="4"/>
-[...7 lines deleted...]
-    <row r="29" spans="1:13">
+    </row>
+    <row r="29" spans="1:6">
       <c r="A29" s="2" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
-      <c r="G29" s="2"/>
-[...7 lines deleted...]
-    <row r="30" spans="1:13">
+    </row>
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" t="s">
         <v>35</v>
       </c>
-      <c r="B30" t="s">
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="1" t="s">
         <v>36</v>
-      </c>
-[...27 lines deleted...]
-        <v>43</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
-      <c r="G35" s="1"/>
-[...7 lines deleted...]
-    <row r="36" spans="1:13">
+    </row>
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="A36:F36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>