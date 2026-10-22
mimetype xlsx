--- v1 (2026-09-05)
+++ v2 (2026-10-22)
@@ -167,51 +167,51 @@
   <si>
     <t>8100 RUB</t>
   </si>
   <si>
     <t>Новогодний банкет в ресторане апарт-отеля "Тайвас", детский тариф - от 0 до 3,99 лет</t>
   </si>
   <si>
     <t>0 RUB</t>
   </si>
   <si>
     <t>Новогодний банкет в ресторане отеля "PITER INN", взрослый тариф от 13 лет</t>
   </si>
   <si>
     <t>13500 RUB</t>
   </si>
   <si>
     <t>Новогодний банкет в ресторане отеля "PITER INN", детский тариф, от 5 до 12,99 лет</t>
   </si>
   <si>
     <t>Новогодний банкет в ресторане отеля "PITER INN", детский тариф, от 0 до 4,99 лет</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 05.09.2026 10:36, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 22.10.2026 03:22, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>