--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -206,51 +206,51 @@
   <si>
     <t>9700 RUB</t>
   </si>
   <si>
     <t>Экскурсия на остров Кижи через Заонежье, дети 6-16 лет</t>
   </si>
   <si>
     <t>9300 RUB</t>
   </si>
   <si>
     <t>Экскурсия на остров Кижи через Заонежье, пенсионеры 60+</t>
   </si>
   <si>
     <t>Катание на снегоходе (2 человека на снегоходе)</t>
   </si>
   <si>
     <t>4900 RUB</t>
   </si>
   <si>
     <t>Катание на снегоходе (1 человек на снегоходе)</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 05.09.2026 10:35, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 22.10.2026 03:22, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>